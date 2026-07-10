--- v0 (2026-06-09)
+++ v1 (2026-07-10)
@@ -10,53 +10,53 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\HRD\Compensation\Salary Schedules\All Comp Plans\FY 26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9B36752-8B8F-4491-B46F-37CD03B0AC3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{756E53C8-AD29-48F6-8D69-DA5FC7C4EAE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="21855" yWindow="2145" windowWidth="23535" windowHeight="15345" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1860" yWindow="4200" windowWidth="25815" windowHeight="15345" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MCR Job Profile with Compensati" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Non-Rep" sheetId="2" r:id="rId2"/>
     <sheet name="Local 88" sheetId="3" r:id="rId3"/>
     <sheet name="All Other Unions" sheetId="4" r:id="rId4"/>
     <sheet name="Interns" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Local 88'!$A$3:$M$205</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MCR Job Profile with Compensati'!$A$1:$T$475</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Non-Rep'!$A$2:$G$151</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'All Other Unions'!$A$1:$P$46</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'All Other Unions'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Local 88'!$2:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Non-Rep'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -3740,122 +3740,127 @@
   <si>
     <t>Step 9</t>
   </si>
   <si>
     <t>Step 10</t>
   </si>
   <si>
     <t>Dentists - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>MCDSA - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>FOPPO - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>IBEW - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>JCSS - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>Local 701 - Effective: 7/1/2025</t>
   </si>
   <si>
-    <t>MCCDA - Effective: 7/1/2024 (in bargaining)</t>
-[...1 lines deleted...]
-  <si>
     <t>Painters - Effective: 7/1/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Budget Technician </t>
   </si>
   <si>
     <t>Chief Diversity and Equity Officer</t>
   </si>
   <si>
     <t>Local 88 - Grade 43</t>
   </si>
   <si>
     <t>MCPAA - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>Pharmacy Manager</t>
   </si>
   <si>
     <t>Physicians - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>Local 88 - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>Pharmacists - Effective: 7/1/2025</t>
   </si>
   <si>
     <t>ONA - Effective: 7/1/2025</t>
+  </si>
+  <si>
+    <t>MCCDA - Effective: 7/1/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\(#,##0.00\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -27781,51 +27786,51 @@
       <c r="Q475" s="5"/>
       <c r="R475" s="5"/>
       <c r="S475" s="5"/>
       <c r="T475" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:T475" xr:uid="{79A94924-818A-40EA-AF53-F5B6226AD976}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A167:T271">
       <sortCondition ref="B1:B475"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68C614FB-971E-456A-9E5D-737C0B6BA6C3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G463"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A10" sqref="A10:P10"/>
-      <selection pane="bottomLeft" activeCell="B81" sqref="B81"/>
+      <selection pane="bottomLeft" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
         <v>1208</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
     </row>
     <row r="2" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
@@ -28086,51 +28091,51 @@
       </c>
       <c r="B13" s="13" t="s">
         <v>1139</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>802</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="15">
         <v>85774.23</v>
       </c>
       <c r="G13" s="15">
         <v>131454.21</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="12">
         <v>9728</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>753</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="15">
         <v>30.63</v>
       </c>
       <c r="G14" s="15">
         <v>42.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="12">
         <v>9627</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>1038</v>
       </c>
       <c r="C15" s="13" t="s">
@@ -28224,51 +28229,51 @@
       </c>
       <c r="B19" s="13" t="s">
         <v>1034</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>893</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="15">
         <v>138742.32</v>
       </c>
       <c r="G19" s="15">
         <v>221987.42</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="12">
         <v>9760</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>893</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="15">
         <v>138742.32</v>
       </c>
       <c r="G20" s="15">
         <v>221987.42</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="12">
         <v>9810</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>1194</v>
       </c>
       <c r="C21" s="13" t="s">
@@ -30662,51 +30667,51 @@
       </c>
       <c r="B125" s="13" t="s">
         <v>859</v>
       </c>
       <c r="C125" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D125" s="14" t="s">
         <v>860</v>
       </c>
       <c r="E125" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F125" s="15">
         <v>152615.96</v>
       </c>
       <c r="G125" s="15">
         <v>244186.53</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A126" s="12">
         <v>9553</v>
       </c>
       <c r="B126" s="13" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="C126" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D126" s="14" t="s">
         <v>885</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F126" s="15">
         <v>128464.44</v>
       </c>
       <c r="G126" s="15">
         <v>205543.27</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A127" s="12">
         <v>9492</v>
       </c>
       <c r="B127" s="13" t="s">
         <v>936</v>
       </c>
       <c r="C127" s="13" t="s">
@@ -34086,83 +34091,83 @@
       <c r="G463" s="9"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="JNfoYJDfN5TBifdlrTtIgV71bxvz62jbjh0sMUyDuQOILSztPPtiyMllYow7NN9qUKRGTzfIHzaqx8ZhQQD42A==" saltValue="ExnEc0hjgxdZL7S6bjCw6w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G151">
     <sortCondition ref="B48:B151"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EBECA76-705C-43F2-BBF4-346D1F3BD764}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M205"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="B81" sqref="B81"/>
-      <selection pane="bottomLeft" activeCell="B81" sqref="B81"/>
+      <selection activeCell="D22" sqref="D22"/>
+      <selection pane="bottomLeft" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="1.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.85546875" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="5" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
         <v>1210</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="55" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>1207</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="20" t="s">
@@ -36958,51 +36963,51 @@
       </c>
       <c r="I71" s="23">
         <v>57.09</v>
       </c>
       <c r="J71" s="23">
         <v>58.8</v>
       </c>
       <c r="K71" s="23">
         <v>60.56</v>
       </c>
       <c r="L71" s="23">
         <v>62.38</v>
       </c>
       <c r="M71" s="23">
         <v>64.25</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="10" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="25">
         <v>6311</v>
       </c>
       <c r="B72" s="26" t="s">
         <v>545</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="D72" s="28">
         <v>58.81</v>
       </c>
       <c r="E72" s="28">
         <v>72.34</v>
       </c>
       <c r="F72" s="23">
         <v>58.81</v>
       </c>
       <c r="G72" s="23">
         <v>60.57</v>
       </c>
       <c r="H72" s="23">
         <v>62.39</v>
       </c>
       <c r="I72" s="23">
         <v>64.260000000000005</v>
       </c>
       <c r="J72" s="23">
         <v>66.19</v>
       </c>
       <c r="K72" s="23">
         <v>68.180000000000007</v>
       </c>
@@ -42455,53 +42460,53 @@
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="4SH2Dxg9FXNEQwGEEWwhYGI44Dus1mFAxp8jTSz1p4J+ZrWhFiN9BsF6r4BIRddO0mvoYgzzxC5DeaEATAlLNA==" saltValue="s2ljqc+StNKthSBq+zKwaA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M205">
     <sortCondition ref="B3"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="94" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E65013D2-35DA-452B-8ED3-22706AC73E1C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B81" sqref="B81"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="D22" sqref="D22"/>
+      <selection pane="bottomLeft" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="37.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="49" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
         <v>1219</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
@@ -43318,155 +43323,155 @@
       </c>
       <c r="D25" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="38">
         <v>43.46</v>
       </c>
       <c r="F25" s="38">
         <v>43.46</v>
       </c>
       <c r="G25" s="18">
         <v>43.46</v>
       </c>
       <c r="H25" s="32"/>
       <c r="I25" s="32"/>
       <c r="J25" s="32"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="36"/>
       <c r="O25" s="36"/>
       <c r="P25" s="36"/>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="54" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
       <c r="B26" s="54"/>
       <c r="C26" s="54"/>
       <c r="D26" s="54"/>
       <c r="E26" s="54"/>
       <c r="F26" s="54"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
       <c r="K26" s="54"/>
       <c r="L26" s="54"/>
       <c r="M26" s="54"/>
       <c r="N26" s="54"/>
       <c r="O26" s="54"/>
       <c r="P26" s="54"/>
     </row>
     <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16">
         <v>2029</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="38">
-        <v>37.54</v>
+        <v>40.44</v>
       </c>
       <c r="F27" s="38">
-        <v>47.52</v>
+        <v>51.19</v>
       </c>
       <c r="G27" s="18">
-        <v>37.54</v>
+        <v>40.44</v>
       </c>
       <c r="H27" s="18">
-        <v>39.51</v>
+        <v>42.56</v>
       </c>
       <c r="I27" s="18">
-        <v>41.44</v>
+        <v>44.64</v>
       </c>
       <c r="J27" s="18">
-        <v>43.45</v>
+        <v>46.8</v>
       </c>
       <c r="K27" s="18">
-        <v>45.53</v>
+        <v>49.04</v>
       </c>
       <c r="L27" s="18">
-        <v>47.52</v>
+        <v>51.19</v>
       </c>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="36"/>
       <c r="P27" s="36"/>
     </row>
     <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="16">
         <v>4055</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="38">
-        <v>48.97</v>
+        <v>52.76</v>
       </c>
       <c r="F28" s="38">
-        <v>58.14</v>
+        <v>62.64</v>
       </c>
       <c r="G28" s="18">
-        <v>48.97</v>
+        <v>52.76</v>
       </c>
       <c r="H28" s="18">
-        <v>50.72</v>
+        <v>54.64</v>
       </c>
       <c r="I28" s="18">
-        <v>52.53</v>
+        <v>56.59</v>
       </c>
       <c r="J28" s="18">
-        <v>54.36</v>
+        <v>58.55</v>
       </c>
       <c r="K28" s="18">
-        <v>56.34</v>
+        <v>60.69</v>
       </c>
       <c r="L28" s="18">
-        <v>58.14</v>
+        <v>62.64</v>
       </c>
       <c r="M28" s="32"/>
       <c r="N28" s="32"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
     </row>
     <row r="29" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="54" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="54"/>
       <c r="N29" s="54"/>
       <c r="O29" s="54"/>
       <c r="P29" s="54"/>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="16">
         <v>6251</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>448</v>
       </c>
       <c r="C30" s="18" t="s">
@@ -43618,263 +43623,263 @@
       <c r="I33" s="44">
         <v>7494.15</v>
       </c>
       <c r="J33" s="44">
         <v>7869.17</v>
       </c>
       <c r="K33" s="44">
         <v>8262.64</v>
       </c>
       <c r="L33" s="44">
         <v>8675.77</v>
       </c>
       <c r="M33" s="44">
         <v>9109.56</v>
       </c>
       <c r="N33" s="44">
         <v>9563.2900000000009</v>
       </c>
       <c r="O33" s="44">
         <v>10041.48</v>
       </c>
       <c r="P33" s="45"/>
     </row>
     <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="54" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="54"/>
       <c r="E34" s="54"/>
       <c r="F34" s="54"/>
       <c r="G34" s="54"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="54"/>
       <c r="N34" s="54"/>
       <c r="O34" s="54"/>
       <c r="P34" s="54"/>
     </row>
     <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="18">
         <v>6314</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>548</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>549</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="43">
         <v>65.87</v>
       </c>
       <c r="F35" s="43">
         <v>84.24</v>
       </c>
       <c r="G35" s="44">
         <v>65.87</v>
       </c>
       <c r="H35" s="44">
         <v>68.53</v>
       </c>
       <c r="I35" s="44">
-        <v>70.540000000000006</v>
+        <v>70.55</v>
       </c>
       <c r="J35" s="44">
         <v>72.680000000000007</v>
       </c>
       <c r="K35" s="44">
         <v>74.849999999999994</v>
       </c>
       <c r="L35" s="44">
-        <v>77.09</v>
+        <v>77.08</v>
       </c>
       <c r="M35" s="44">
-        <v>79.41</v>
+        <v>79.42</v>
       </c>
       <c r="N35" s="44">
-        <v>81.8</v>
+        <v>81.790000000000006</v>
       </c>
       <c r="O35" s="44">
         <v>84.24</v>
       </c>
       <c r="P35" s="45"/>
     </row>
     <row r="36" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="18">
         <v>6324</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>574</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>575</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="43">
         <v>5708.73</v>
       </c>
       <c r="F36" s="43">
         <v>7301.68</v>
       </c>
       <c r="G36" s="44">
         <v>5708.73</v>
       </c>
       <c r="H36" s="44">
-        <v>5939.46</v>
+        <v>5939.45</v>
       </c>
       <c r="I36" s="44">
         <v>6113.99</v>
       </c>
       <c r="J36" s="44">
-        <v>6298.56</v>
+        <v>6298.57</v>
       </c>
       <c r="K36" s="44">
         <v>6488.15</v>
       </c>
       <c r="L36" s="44">
         <v>6680.75</v>
       </c>
       <c r="M36" s="44">
-        <v>6882.39</v>
+        <v>6882.38</v>
       </c>
       <c r="N36" s="44">
         <v>7089.02</v>
       </c>
       <c r="O36" s="44">
         <v>7301.68</v>
       </c>
       <c r="P36" s="45"/>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18">
         <v>6315</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>551</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>552</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="43">
         <v>48.71</v>
       </c>
       <c r="F37" s="43">
-        <v>62.62</v>
+        <v>62.61</v>
       </c>
       <c r="G37" s="44">
         <v>48.71</v>
       </c>
       <c r="H37" s="44">
-        <v>50.54</v>
+        <v>50.55</v>
       </c>
       <c r="I37" s="44">
         <v>52.44</v>
       </c>
       <c r="J37" s="44">
-        <v>53.98</v>
+        <v>53.97</v>
       </c>
       <c r="K37" s="44">
         <v>55.61</v>
       </c>
       <c r="L37" s="44">
         <v>57.29</v>
       </c>
       <c r="M37" s="44">
-        <v>59.02</v>
+        <v>59.03</v>
       </c>
       <c r="N37" s="44">
-        <v>60.79</v>
+        <v>60.8</v>
       </c>
       <c r="O37" s="44">
-        <v>62.62</v>
+        <v>62.61</v>
       </c>
       <c r="P37" s="45"/>
     </row>
     <row r="38" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="18">
         <v>6303</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>536</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>538</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="43">
         <v>29.95</v>
       </c>
       <c r="F38" s="43">
-        <v>39.020000000000003</v>
+        <v>39.03</v>
       </c>
       <c r="G38" s="44">
         <v>29.95</v>
       </c>
       <c r="H38" s="44">
-        <v>31.05</v>
+        <v>31.04</v>
       </c>
       <c r="I38" s="44">
         <v>32.28</v>
       </c>
       <c r="J38" s="44">
-        <v>33.42</v>
+        <v>33.43</v>
       </c>
       <c r="K38" s="44">
         <v>34.67</v>
       </c>
       <c r="L38" s="44">
-        <v>35.68</v>
+        <v>35.67</v>
       </c>
       <c r="M38" s="44">
         <v>36.79</v>
       </c>
       <c r="N38" s="44">
-        <v>37.85</v>
+        <v>37.840000000000003</v>
       </c>
       <c r="O38" s="44">
-        <v>39.020000000000003</v>
+        <v>39.03</v>
       </c>
       <c r="P38" s="45"/>
     </row>
     <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="54" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="B39" s="54"/>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="54"/>
       <c r="F39" s="54"/>
       <c r="G39" s="54"/>
       <c r="H39" s="54"/>
       <c r="I39" s="54"/>
       <c r="J39" s="54"/>
       <c r="K39" s="54"/>
       <c r="L39" s="54"/>
       <c r="M39" s="54"/>
       <c r="N39" s="54"/>
       <c r="O39" s="54"/>
       <c r="P39" s="54"/>
     </row>
     <row r="40" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16">
         <v>3105</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="18" t="s">
@@ -43882,51 +43887,51 @@
       </c>
       <c r="D40" s="18" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="43">
         <v>39.869999999999997</v>
       </c>
       <c r="F40" s="43">
         <v>39.869999999999997</v>
       </c>
       <c r="G40" s="44">
         <v>39.869999999999997</v>
       </c>
       <c r="H40" s="45"/>
       <c r="I40" s="45"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="P40" s="36"/>
     </row>
     <row r="41" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="54" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="B41" s="54"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
       <c r="E41" s="54"/>
       <c r="F41" s="54"/>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="54"/>
       <c r="J41" s="54"/>
       <c r="K41" s="54"/>
       <c r="L41" s="54"/>
       <c r="M41" s="54"/>
       <c r="N41" s="54"/>
       <c r="O41" s="54"/>
       <c r="P41" s="54"/>
     </row>
     <row r="42" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="18">
         <v>6317</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>554</v>
       </c>
       <c r="C42" s="18" t="s">
@@ -44002,51 +44007,51 @@
       </c>
       <c r="J43" s="44">
         <v>11080.57</v>
       </c>
       <c r="K43" s="44">
         <v>11423.27</v>
       </c>
       <c r="L43" s="44">
         <v>11776.57</v>
       </c>
       <c r="M43" s="44">
         <v>12140.78</v>
       </c>
       <c r="N43" s="44">
         <v>12516.26</v>
       </c>
       <c r="O43" s="44">
         <v>12903.38</v>
       </c>
       <c r="P43" s="44">
         <v>13302.44</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="54" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="B44" s="54"/>
       <c r="C44" s="54"/>
       <c r="D44" s="54"/>
       <c r="E44" s="54"/>
       <c r="F44" s="54"/>
       <c r="G44" s="54"/>
       <c r="H44" s="54"/>
       <c r="I44" s="54"/>
       <c r="J44" s="54"/>
       <c r="K44" s="54"/>
       <c r="L44" s="54"/>
       <c r="M44" s="54"/>
       <c r="N44" s="54"/>
       <c r="O44" s="54"/>
       <c r="P44" s="54"/>
     </row>
     <row r="45" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="18">
         <v>6325</v>
       </c>
       <c r="B45" s="17" t="s">
         <v>577</v>
       </c>
       <c r="C45" s="18" t="s">
@@ -44409,83 +44414,83 @@
       <c r="L61" s="46"/>
       <c r="M61" s="46"/>
       <c r="N61" s="46"/>
       <c r="O61" s="46"/>
       <c r="P61" s="46"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="46"/>
       <c r="B62" s="46"/>
       <c r="C62" s="46"/>
       <c r="D62" s="46"/>
       <c r="E62" s="47"/>
       <c r="F62" s="48"/>
       <c r="G62" s="46"/>
       <c r="H62" s="46"/>
       <c r="I62" s="46"/>
       <c r="J62" s="46"/>
       <c r="K62" s="46"/>
       <c r="L62" s="46"/>
       <c r="M62" s="46"/>
       <c r="N62" s="46"/>
       <c r="O62" s="46"/>
       <c r="P62" s="46"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fWGiw7/RhEpjQRychY5erGjDXyK3qiA02ZEEeTwVZwwxCbLQAbaUOnrAtpOJU/qXP5x+OWOF/GZzHKzFavq4Gw==" saltValue="aWcOdk4fiGKOL5wCqmPnaQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1qIHJxu4O9Zxg0SNIH/wgPIW8SyprDTa7SUwOOPj9UkzDMxwzb/5WMviQbJ51smH6B8uGPD/1aIc3X83GGPpsw==" saltValue="vg6EO4JUjY9rtnmxXWYHiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="A8:P8"/>
+    <mergeCell ref="A10:P10"/>
     <mergeCell ref="A44:P44"/>
     <mergeCell ref="A21:P21"/>
     <mergeCell ref="A26:P26"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A34:P34"/>
     <mergeCell ref="A39:P39"/>
     <mergeCell ref="A41:P41"/>
-    <mergeCell ref="A17:P17"/>
-[...4 lines deleted...]
-    <mergeCell ref="A10:P10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="71" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0029FD6B-9874-43EB-AD89-393DA7F3D561}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="B81" sqref="B81"/>
-      <selection pane="bottomLeft" activeCell="B81" sqref="B81"/>
+      <selection activeCell="D22" sqref="D22"/>
+      <selection pane="bottomLeft" activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
         <v>1209</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
     </row>
     <row r="2" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>1207</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>1</v>