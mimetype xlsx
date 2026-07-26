--- v0 (2026-06-23)
+++ v1 (2026-07-26)
@@ -8,91 +8,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\HRD\Compensation\Salary Schedules\All Comp Plans\FY 27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{465BA5C7-CAD0-4370-AFCA-411E39A85D64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2A5B587-6E9A-4831-9DF7-26A9D076AE0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20910" yWindow="3030" windowWidth="25815" windowHeight="15345" xr2:uid="{7ED16CE4-ACEB-4C8F-9284-1827916F5FC4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{7ED16CE4-ACEB-4C8F-9284-1827916F5FC4}"/>
   </bookViews>
   <sheets>
     <sheet name="Non-Rep" sheetId="4" r:id="rId1"/>
     <sheet name="Local 88" sheetId="2" r:id="rId2"/>
     <sheet name="All Other Unions" sheetId="3" r:id="rId3"/>
     <sheet name="Interns" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'All Other Unions'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Interns!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Local 88'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Non-Rep'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1163" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="541">
   <si>
     <t>Job Code</t>
   </si>
   <si>
     <t>Job Profile</t>
   </si>
   <si>
     <t>Job Level</t>
   </si>
   <si>
     <t>Compensation Grade</t>
   </si>
   <si>
     <t>Job Exempt</t>
   </si>
   <si>
     <t>Pay Range - Minimum</t>
   </si>
   <si>
     <t>Pay Range - Maximum</t>
   </si>
   <si>
     <t>Step 1</t>
   </si>
   <si>
@@ -1179,53 +1179,50 @@
     <t>Community Justice Manager</t>
   </si>
   <si>
     <t>Corrections Health Director</t>
   </si>
   <si>
     <t>Corrections Lieutenant</t>
   </si>
   <si>
     <t>County Assessor</t>
   </si>
   <si>
     <t>County Attorney</t>
   </si>
   <si>
     <t>County Auditor</t>
   </si>
   <si>
     <t>01 - Unclassified Elected Official</t>
   </si>
   <si>
     <t>County Chair</t>
   </si>
   <si>
     <t>County Commissioner</t>
-  </si>
-[...1 lines deleted...]
-    <t>County Engineer</t>
   </si>
   <si>
     <t>County Surveyor</t>
   </si>
   <si>
     <t>Dental Director</t>
   </si>
   <si>
     <t>Dentist (On Call)</t>
   </si>
   <si>
     <t>06 - Unclassified On-Call Non-Represented</t>
   </si>
   <si>
     <t>Department Director 1</t>
   </si>
   <si>
     <t>Department Director 2</t>
   </si>
   <si>
     <t>Department Director Principal (COO)</t>
   </si>
   <si>
     <t>Deputy Chief Financial Officer</t>
   </si>
@@ -2067,66 +2064,66 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -2425,3552 +2422,3529 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F61662F-09EA-4ED3-8E72-ECBBCCB6D1BD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H151"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="A14" sqref="C14"/>
-      <selection pane="bottomLeft" activeCell="A14" sqref="C14"/>
+      <selection activeCell="C14" sqref="C14"/>
+      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3" customWidth="1"/>
     <col min="2" max="2" width="72.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="59.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="7" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="30"/>
     </row>
     <row r="2" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="22">
         <v>9006</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>344</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F3" s="7">
         <v>67595.929999999993</v>
       </c>
       <c r="G3" s="7">
         <v>101394.94</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="22">
         <v>9005</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>346</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F4" s="7">
         <v>77391.05</v>
       </c>
       <c r="G4" s="7">
         <v>116085.66</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="22">
         <v>9751</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>347</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F5" s="7">
         <v>122874.14</v>
       </c>
       <c r="G5" s="7">
         <v>196598.08</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>9060</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>349</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F6" s="7">
         <v>109557.81</v>
       </c>
       <c r="G6" s="7">
         <v>164337.01999999999</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="22">
         <v>9190</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>350</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F7" s="7">
         <v>122874.14</v>
       </c>
       <c r="G7" s="7">
         <v>196598.08</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="22">
         <v>9440</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>351</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F8" s="7">
         <v>143320.82</v>
       </c>
       <c r="G8" s="7">
         <v>229313</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22">
         <v>9724</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>352</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F9" s="7">
         <v>101442.25</v>
       </c>
       <c r="G9" s="7">
         <v>152165.22</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>9736</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>353</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F10" s="7">
         <v>109557.81</v>
       </c>
       <c r="G10" s="7">
         <v>164337.01999999999</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="22">
         <v>9723</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>354</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F11" s="7">
         <v>94806.97</v>
       </c>
       <c r="G11" s="7">
         <v>142209.24</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>9734</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>355</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F12" s="7">
         <v>109557.81</v>
       </c>
       <c r="G12" s="7">
         <v>164337.01999999999</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="22">
         <v>9730</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>356</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F13" s="7">
         <v>88604.78</v>
       </c>
       <c r="G13" s="7">
         <v>135792.20000000001</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="22">
         <v>9728</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>357</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>284</v>
       </c>
       <c r="F14" s="7">
         <v>31.64</v>
       </c>
       <c r="G14" s="7">
         <v>44.29</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="22">
         <v>9627</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>358</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F15" s="7">
         <v>132703.76999999999</v>
       </c>
       <c r="G15" s="7">
         <v>212326.2</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="22">
         <v>9007</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>359</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F16" s="7">
         <v>67595.929999999993</v>
       </c>
       <c r="G16" s="7">
         <v>101394.94</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="22">
         <v>9630</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>360</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F17" s="7">
         <v>109557.81</v>
       </c>
       <c r="G17" s="7">
         <v>164337.01999999999</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="22">
         <v>9808</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>361</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F18" s="7">
         <v>132703.76999999999</v>
       </c>
       <c r="G18" s="7">
         <v>212326.2</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="22">
         <v>9625</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>362</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F19" s="7">
         <v>143320.82</v>
       </c>
       <c r="G19" s="7">
         <v>229313</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="22">
         <v>9760</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>363</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F20" s="7">
         <v>143320.82</v>
       </c>
       <c r="G20" s="7">
         <v>229313</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="22">
         <v>9810</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>364</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F21" s="7">
         <v>173416.72</v>
       </c>
       <c r="G21" s="7">
         <v>277468.53000000003</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="22">
         <v>9668</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>365</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F22" s="7">
         <v>173416.72</v>
       </c>
       <c r="G22" s="7">
         <v>277468.53000000003</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="22">
         <v>9455</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>366</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F23" s="7">
         <v>173416.72</v>
       </c>
       <c r="G23" s="7">
         <v>277468.53000000003</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="22">
         <v>9064</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>367</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F24" s="7">
         <v>88604.78</v>
       </c>
       <c r="G24" s="7">
         <v>135792.20000000001</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="22">
         <v>9620</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>368</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F25" s="7">
         <v>88604.78</v>
       </c>
       <c r="G25" s="7">
         <v>135792.20000000001</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="22">
         <v>9532</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>369</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F26" s="7">
         <v>132703.76999999999</v>
       </c>
       <c r="G26" s="7">
         <v>212326.2</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="22">
         <v>9648</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>370</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F27" s="7">
         <v>122874.14</v>
       </c>
       <c r="G27" s="7">
         <v>196598.08</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="22">
         <v>9605</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>371</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F28" s="7">
         <v>143320.82</v>
       </c>
       <c r="G28" s="7">
         <v>229313</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="22">
         <v>9510</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>372</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F29" s="7">
         <v>209835.38</v>
       </c>
       <c r="G29" s="7">
         <v>335736.9</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" s="22">
         <v>5014</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>373</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F30" s="7">
         <v>167328</v>
       </c>
       <c r="G30" s="7">
         <v>167328</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" s="22">
         <v>5001</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>375</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F31" s="7">
         <v>261860.98</v>
       </c>
       <c r="G31" s="7">
         <v>261860.98</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>5010</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>376</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F32" s="7">
         <v>157652.44</v>
       </c>
       <c r="G32" s="7">
         <v>157652.44</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="22">
-        <v>9676</v>
+        <v>9649</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>377</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F33" s="7">
-        <v>143320.82</v>
+        <v>109557.81</v>
       </c>
       <c r="G33" s="7">
-        <v>229313</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="22">
-        <v>9649</v>
+        <v>9499</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>378</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F34" s="7">
-        <v>109557.81</v>
+        <v>173416.72</v>
       </c>
       <c r="G34" s="7">
-        <v>164337.01999999999</v>
+        <v>277468.53000000003</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="22">
-        <v>9499</v>
+        <v>9389</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>379</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F35" s="7">
-        <v>173416.72</v>
+        <v>86.44</v>
       </c>
       <c r="G35" s="7">
-        <v>277468.53000000003</v>
+        <v>109.49</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="22">
-        <v>9389</v>
+        <v>9610</v>
       </c>
       <c r="B36" s="27" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>381</v>
+        <v>348</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>513</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F36" s="7">
-        <v>86.44</v>
+        <v>157652.29</v>
       </c>
       <c r="G36" s="7">
-        <v>109.49</v>
+        <v>252244.69</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="22">
-        <v>9610</v>
+        <v>9613</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>382</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F37" s="7">
-        <v>157652.29</v>
+        <v>173416.72</v>
       </c>
       <c r="G37" s="7">
-        <v>252244.69</v>
+        <v>277468.53000000003</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="22">
-        <v>9613</v>
+        <v>9812</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>383</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F38" s="7">
-        <v>173416.72</v>
+        <v>209835.38</v>
       </c>
       <c r="G38" s="7">
-        <v>277468.53000000003</v>
+        <v>335736.9</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="22">
-        <v>9812</v>
+        <v>9806</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>384</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F39" s="7">
-        <v>209835.38</v>
+        <v>143320.82</v>
       </c>
       <c r="G39" s="7">
-        <v>335736.9</v>
+        <v>229313</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="22">
-        <v>9806</v>
+        <v>9662</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>385</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F40" s="7">
         <v>143320.82</v>
       </c>
       <c r="G40" s="7">
         <v>229313</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="22">
-        <v>9662</v>
+        <v>9461</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>386</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F41" s="7">
-        <v>143320.82</v>
+        <v>157652.29</v>
       </c>
       <c r="G41" s="7">
-        <v>229313</v>
+        <v>252244.69</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="22">
-        <v>9461</v>
+        <v>9811</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>387</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>514</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F42" s="7">
-        <v>157652.29</v>
+        <v>190760.02</v>
       </c>
       <c r="G42" s="7">
-        <v>252244.69</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="22">
-        <v>9811</v>
+        <v>9618</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>388</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>515</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F43" s="7">
-        <v>190760.02</v>
+        <v>118322.54</v>
       </c>
       <c r="G43" s="7">
-        <v>305215.24</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="22">
-        <v>9618</v>
+        <v>9631</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>389</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F44" s="7">
-        <v>118322.54</v>
+        <v>173416.72</v>
       </c>
       <c r="G44" s="7">
-        <v>177485.49</v>
+        <v>277468.53000000003</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="22">
-        <v>9631</v>
+        <v>9501</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>390</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F45" s="7">
-        <v>173416.72</v>
+        <v>157652.29</v>
       </c>
       <c r="G45" s="7">
-        <v>277468.53000000003</v>
+        <v>252244.69</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="22">
-        <v>9501</v>
+        <v>9619</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>391</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F46" s="7">
-        <v>157652.29</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G46" s="7">
-        <v>252244.69</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="22">
-        <v>9619</v>
+        <v>9450</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>392</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F47" s="7">
-        <v>132703.76999999999</v>
+        <v>0</v>
       </c>
       <c r="G47" s="7">
-        <v>212326.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="22">
-        <v>9450</v>
+        <v>9465</v>
       </c>
       <c r="B48" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>517</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F48" s="7">
         <v>0</v>
       </c>
       <c r="G48" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="22">
-        <v>9465</v>
+        <v>9540</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>395</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>394</v>
+        <v>348</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F49" s="7">
-        <v>0</v>
+        <v>190760.02</v>
       </c>
       <c r="G49" s="7">
-        <v>0</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="22">
-        <v>9540</v>
+        <v>9541</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>396</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F50" s="7">
         <v>190760.02</v>
       </c>
       <c r="G50" s="7">
         <v>305215.24</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="22">
-        <v>9541</v>
+        <v>9805</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>397</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F51" s="7">
-        <v>190760.02</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G51" s="7">
-        <v>305215.24</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="22">
-        <v>9805</v>
+        <v>5053</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>398</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>348</v>
+        <v>374</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F52" s="7">
-        <v>132703.76999999999</v>
+        <v>134004.89000000001</v>
       </c>
       <c r="G52" s="7">
-        <v>212326.2</v>
+        <v>134004.89000000001</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="22">
-        <v>5053</v>
+        <v>9664</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>399</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F53" s="7">
-        <v>134004.89000000001</v>
+        <v>109557.81</v>
       </c>
       <c r="G53" s="7">
-        <v>134004.89000000001</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
-        <v>9664</v>
+        <v>9445</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>400</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F54" s="7">
-        <v>109557.81</v>
+        <v>122874.14</v>
       </c>
       <c r="G54" s="7">
-        <v>164337.01999999999</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="22">
-        <v>9445</v>
+        <v>9601</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>401</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>500</v>
+        <v>515</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F55" s="7">
-        <v>122874.14</v>
+        <v>118322.54</v>
       </c>
       <c r="G55" s="7">
-        <v>196598.08</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="22">
-        <v>9601</v>
+        <v>9602</v>
       </c>
       <c r="B56" s="27" t="s">
         <v>402</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F56" s="7">
-        <v>118322.54</v>
+        <v>122874.14</v>
       </c>
       <c r="G56" s="7">
-        <v>177485.49</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="22">
-        <v>9602</v>
+        <v>9731</v>
       </c>
       <c r="B57" s="27" t="s">
         <v>403</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F57" s="7">
         <v>122874.14</v>
       </c>
       <c r="G57" s="7">
         <v>196598.08</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="22">
-        <v>9731</v>
+        <v>9666</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>404</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>500</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F58" s="7">
-        <v>122874.14</v>
+        <v>109557.81</v>
       </c>
       <c r="G58" s="7">
-        <v>196598.08</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="22">
-        <v>9666</v>
+        <v>8001</v>
       </c>
       <c r="B59" s="27" t="s">
         <v>405</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F59" s="7">
-        <v>109557.81</v>
+        <v>20</v>
       </c>
       <c r="G59" s="7">
-        <v>164337.01999999999</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="22">
-        <v>8001</v>
+        <v>9639</v>
       </c>
       <c r="B60" s="27" t="s">
         <v>406</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F60" s="7">
-        <v>20</v>
+        <v>101442.25</v>
       </c>
       <c r="G60" s="7">
-        <v>20</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="22">
-        <v>9639</v>
+        <v>9530</v>
       </c>
       <c r="B61" s="27" t="s">
         <v>407</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F61" s="7">
-        <v>101442.25</v>
+        <v>190760.02</v>
       </c>
       <c r="G61" s="7">
-        <v>152165.22</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" s="22">
-        <v>9530</v>
+        <v>9671</v>
       </c>
       <c r="B62" s="27" t="s">
         <v>408</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F62" s="7">
-        <v>190760.02</v>
+        <v>109557.81</v>
       </c>
       <c r="G62" s="7">
-        <v>305215.24</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" s="22">
-        <v>9671</v>
+        <v>9672</v>
       </c>
       <c r="B63" s="27" t="s">
         <v>409</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F63" s="7">
-        <v>109557.81</v>
+        <v>122874.14</v>
       </c>
       <c r="G63" s="7">
-        <v>164337.01999999999</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" s="22">
-        <v>9672</v>
+        <v>9065</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>410</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F64" s="7">
-        <v>122874.14</v>
+        <v>94806.97</v>
       </c>
       <c r="G64" s="7">
-        <v>196598.08</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" s="22">
-        <v>9065</v>
+        <v>9062</v>
       </c>
       <c r="B65" s="27" t="s">
         <v>411</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>504</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F65" s="7">
-        <v>94806.97</v>
+        <v>88604.78</v>
       </c>
       <c r="G65" s="7">
-        <v>142209.24</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" s="22">
-        <v>9062</v>
+        <v>9679</v>
       </c>
       <c r="B66" s="27" t="s">
         <v>412</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F66" s="7">
-        <v>88604.78</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G66" s="7">
-        <v>135792.20000000001</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="22">
-        <v>9679</v>
+        <v>9149</v>
       </c>
       <c r="B67" s="27" t="s">
         <v>413</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F67" s="7">
-        <v>132703.76999999999</v>
+        <v>122874.14</v>
       </c>
       <c r="G67" s="7">
-        <v>212326.2</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="22">
-        <v>9149</v>
+        <v>9336</v>
       </c>
       <c r="B68" s="27" t="s">
         <v>414</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>500</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F68" s="7">
-        <v>122874.14</v>
+        <v>109557.81</v>
       </c>
       <c r="G68" s="7">
-        <v>196598.08</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="22">
-        <v>9336</v>
+        <v>9338</v>
       </c>
       <c r="B69" s="27" t="s">
         <v>415</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F69" s="7">
-        <v>109557.81</v>
+        <v>122874.14</v>
       </c>
       <c r="G69" s="7">
-        <v>164337.01999999999</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="22">
-        <v>9338</v>
+        <v>9335</v>
       </c>
       <c r="B70" s="27" t="s">
         <v>416</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F70" s="7">
-        <v>122874.14</v>
+        <v>88604.78</v>
       </c>
       <c r="G70" s="7">
-        <v>196598.08</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="22">
-        <v>9335</v>
+        <v>9551</v>
       </c>
       <c r="B71" s="27" t="s">
         <v>417</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F71" s="7">
-        <v>88604.78</v>
+        <v>143320.82</v>
       </c>
       <c r="G71" s="7">
-        <v>135792.20000000001</v>
+        <v>229313</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="22">
-        <v>9551</v>
+        <v>9521</v>
       </c>
       <c r="B72" s="27" t="s">
         <v>418</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F72" s="7">
-        <v>143320.82</v>
+        <v>190760.02</v>
       </c>
       <c r="G72" s="7">
-        <v>229313</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="22">
-        <v>9521</v>
+        <v>9550</v>
       </c>
       <c r="B73" s="27" t="s">
         <v>419</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F73" s="7">
-        <v>190760.02</v>
+        <v>209835.38</v>
       </c>
       <c r="G73" s="7">
-        <v>305215.24</v>
+        <v>335736.9</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="22">
-        <v>9550</v>
+        <v>9080</v>
       </c>
       <c r="B74" s="27" t="s">
         <v>420</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F74" s="7">
-        <v>209835.38</v>
+        <v>32.5</v>
       </c>
       <c r="G74" s="7">
-        <v>335736.9</v>
+        <v>48.75</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="22">
-        <v>9080</v>
+        <v>9670</v>
       </c>
       <c r="B75" s="27" t="s">
         <v>421</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>521</v>
+        <v>498</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F75" s="7">
-        <v>32.5</v>
+        <v>77391.05</v>
       </c>
       <c r="G75" s="7">
-        <v>48.75</v>
+        <v>116085.66</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="22">
-        <v>9670</v>
+        <v>9748</v>
       </c>
       <c r="B76" s="27" t="s">
         <v>422</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F76" s="7">
-        <v>77391.05</v>
+        <v>88604.78</v>
       </c>
       <c r="G76" s="7">
-        <v>116085.66</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="22">
-        <v>9748</v>
+        <v>9715</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>423</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F77" s="7">
-        <v>88604.78</v>
+        <v>101442.25</v>
       </c>
       <c r="G77" s="7">
-        <v>135792.20000000001</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" s="22">
-        <v>9715</v>
+        <v>9621</v>
       </c>
       <c r="B78" s="27" t="s">
         <v>424</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F78" s="7">
-        <v>101442.25</v>
+        <v>118322.54</v>
       </c>
       <c r="G78" s="7">
-        <v>152165.22</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" s="22">
-        <v>9621</v>
+        <v>9669</v>
       </c>
       <c r="B79" s="27" t="s">
         <v>425</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F79" s="7">
-        <v>118322.54</v>
+        <v>122874.14</v>
       </c>
       <c r="G79" s="7">
-        <v>177485.49</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" s="22">
-        <v>9669</v>
+        <v>9061</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>426</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>500</v>
+        <v>521</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F80" s="7">
-        <v>122874.14</v>
+        <v>29.57</v>
       </c>
       <c r="G80" s="7">
-        <v>196598.08</v>
+        <v>41.4</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" s="22">
-        <v>9061</v>
+        <v>9700</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>427</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>522</v>
+        <v>500</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F81" s="7">
-        <v>29.57</v>
+        <v>109557.81</v>
       </c>
       <c r="G81" s="7">
-        <v>41.4</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" s="22">
-        <v>9700</v>
+        <v>9699</v>
       </c>
       <c r="B82" s="27" t="s">
         <v>428</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F82" s="7">
-        <v>109557.81</v>
+        <v>190760.02</v>
       </c>
       <c r="G82" s="7">
-        <v>164337.01999999999</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" s="22">
-        <v>9699</v>
+        <v>9807</v>
       </c>
       <c r="B83" s="27" t="s">
         <v>429</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F83" s="7">
-        <v>190760.02</v>
+        <v>101442.25</v>
       </c>
       <c r="G83" s="7">
-        <v>305215.24</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" s="22">
-        <v>9807</v>
+        <v>9452</v>
       </c>
       <c r="B84" s="27" t="s">
         <v>430</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F84" s="7">
-        <v>101442.25</v>
+        <v>118322.54</v>
       </c>
       <c r="G84" s="7">
-        <v>152165.22</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" s="22">
-        <v>9452</v>
+        <v>9453</v>
       </c>
       <c r="B85" s="27" t="s">
         <v>431</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F85" s="7">
-        <v>118322.54</v>
+        <v>122874.14</v>
       </c>
       <c r="G85" s="7">
-        <v>177485.49</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" s="22">
-        <v>9453</v>
+        <v>9454</v>
       </c>
       <c r="B86" s="27" t="s">
         <v>432</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F86" s="7">
-        <v>122874.14</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G86" s="7">
-        <v>196598.08</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" s="22">
-        <v>9454</v>
+        <v>9458</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>433</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F87" s="7">
-        <v>132703.76999999999</v>
+        <v>101442.25</v>
       </c>
       <c r="G87" s="7">
-        <v>212326.2</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" s="22">
-        <v>9458</v>
+        <v>9459</v>
       </c>
       <c r="B88" s="27" t="s">
         <v>434</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="7">
-        <v>101442.25</v>
+        <v>109557.81</v>
       </c>
       <c r="G88" s="7">
-        <v>152165.22</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" s="22">
-        <v>9459</v>
+        <v>9451</v>
       </c>
       <c r="B89" s="27" t="s">
         <v>435</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F89" s="7">
-        <v>109557.81</v>
+        <v>101442.25</v>
       </c>
       <c r="G89" s="7">
-        <v>164337.01999999999</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" s="22">
-        <v>9451</v>
+        <v>9552</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>436</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F90" s="7">
-        <v>101442.25</v>
+        <v>88604.78</v>
       </c>
       <c r="G90" s="7">
-        <v>152165.22</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="22">
-        <v>9552</v>
+        <v>8003</v>
       </c>
       <c r="B91" s="27" t="s">
         <v>437</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F91" s="7">
-        <v>88604.78</v>
+        <v>20</v>
       </c>
       <c r="G91" s="7">
-        <v>135792.20000000001</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="22">
-        <v>8003</v>
+        <v>9638</v>
       </c>
       <c r="B92" s="27" t="s">
         <v>438</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F92" s="7">
-        <v>20</v>
+        <v>118322.54</v>
       </c>
       <c r="G92" s="7">
-        <v>20</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="22">
-        <v>9638</v>
+        <v>9055</v>
       </c>
       <c r="B93" s="27" t="s">
         <v>439</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F93" s="7">
-        <v>118322.54</v>
+        <v>65805.56</v>
       </c>
       <c r="G93" s="7">
-        <v>177485.49</v>
+        <v>92128.76</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="22">
-        <v>9055</v>
+        <v>9002</v>
       </c>
       <c r="B94" s="27" t="s">
         <v>440</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>524</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F94" s="7">
-        <v>65805.56</v>
+        <v>25.83</v>
       </c>
       <c r="G94" s="7">
-        <v>92128.76</v>
+        <v>36.159999999999997</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="22">
-        <v>9002</v>
+        <v>9003</v>
       </c>
       <c r="B95" s="27" t="s">
         <v>441</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>284</v>
       </c>
       <c r="F95" s="7">
-        <v>25.83</v>
+        <v>29.57</v>
       </c>
       <c r="G95" s="7">
-        <v>36.159999999999997</v>
+        <v>41.4</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="22">
-        <v>9003</v>
+        <v>9004</v>
       </c>
       <c r="B96" s="27" t="s">
         <v>442</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>284</v>
       </c>
       <c r="F96" s="7">
-        <v>29.57</v>
+        <v>31.64</v>
       </c>
       <c r="G96" s="7">
-        <v>41.4</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="22">
-        <v>9004</v>
+        <v>9776</v>
       </c>
       <c r="B97" s="27" t="s">
         <v>443</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F97" s="7">
-        <v>31.64</v>
+        <v>88604.78</v>
       </c>
       <c r="G97" s="7">
-        <v>44.29</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="22">
-        <v>9776</v>
+        <v>9783</v>
       </c>
       <c r="B98" s="27" t="s">
         <v>444</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F98" s="7">
-        <v>88604.78</v>
+        <v>122874.14</v>
       </c>
       <c r="G98" s="7">
-        <v>135792.20000000001</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="22">
-        <v>9783</v>
+        <v>9780</v>
       </c>
       <c r="B99" s="27" t="s">
         <v>445</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F99" s="7">
-        <v>122874.14</v>
+        <v>94806.97</v>
       </c>
       <c r="G99" s="7">
-        <v>196598.08</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="22">
-        <v>9780</v>
+        <v>9782</v>
       </c>
       <c r="B100" s="27" t="s">
         <v>446</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F100" s="7">
-        <v>94806.97</v>
+        <v>109557.81</v>
       </c>
       <c r="G100" s="7">
-        <v>142209.24</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" s="22">
-        <v>9782</v>
+        <v>9152</v>
       </c>
       <c r="B101" s="27" t="s">
         <v>447</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="7">
-        <v>109557.81</v>
+        <v>88604.78</v>
       </c>
       <c r="G101" s="7">
-        <v>164337.01999999999</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" s="22">
-        <v>9152</v>
+        <v>8005</v>
       </c>
       <c r="B102" s="27" t="s">
         <v>448</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F102" s="7">
-        <v>88604.78</v>
+        <v>16.8</v>
       </c>
       <c r="G102" s="7">
-        <v>135792.20000000001</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" s="22">
-        <v>8005</v>
+        <v>9784</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>449</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>526</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F103" s="7">
-        <v>16.8</v>
+        <v>72327.3</v>
       </c>
       <c r="G103" s="7">
-        <v>16.8</v>
+        <v>108491.7</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" s="22">
-        <v>9784</v>
+        <v>9647</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>450</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>527</v>
+        <v>499</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F104" s="7">
-        <v>72327.3</v>
+        <v>122874.14</v>
       </c>
       <c r="G104" s="7">
-        <v>108491.7</v>
+        <v>196598.08</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" s="22">
-        <v>9647</v>
+        <v>9710</v>
       </c>
       <c r="B105" s="27" t="s">
         <v>451</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F105" s="7">
-        <v>122874.14</v>
+        <v>82807.02</v>
       </c>
       <c r="G105" s="7">
-        <v>196598.08</v>
+        <v>124211.9</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" s="22">
-        <v>9710</v>
+        <v>9714</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>452</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F106" s="7">
-        <v>82807.02</v>
+        <v>88604.78</v>
       </c>
       <c r="G106" s="7">
-        <v>124211.9</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" s="22">
-        <v>9714</v>
+        <v>9010</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>453</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F107" s="7">
-        <v>88604.78</v>
+        <v>0</v>
       </c>
       <c r="G107" s="7">
-        <v>135792.20000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" s="22">
-        <v>9010</v>
+        <v>9279</v>
       </c>
       <c r="B108" s="27" t="s">
         <v>454</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>529</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F108" s="7">
         <v>0</v>
       </c>
       <c r="G108" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" s="22">
-        <v>9279</v>
+        <v>9280</v>
       </c>
       <c r="B109" s="27" t="s">
         <v>455</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>530</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F109" s="7">
         <v>0</v>
       </c>
       <c r="G109" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" s="22">
-        <v>9280</v>
+        <v>9615</v>
       </c>
       <c r="B110" s="27" t="s">
         <v>456</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>394</v>
+        <v>345</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>531</v>
+        <v>503</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F110" s="7">
-        <v>0</v>
+        <v>94806.97</v>
       </c>
       <c r="G110" s="7">
-        <v>0</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" s="22">
-        <v>9615</v>
+        <v>9364</v>
       </c>
       <c r="B111" s="27" t="s">
         <v>457</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F111" s="7">
-        <v>94806.97</v>
+        <v>101442.25</v>
       </c>
       <c r="G111" s="7">
-        <v>142209.24</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" s="22">
-        <v>9364</v>
+        <v>9365</v>
       </c>
       <c r="B112" s="27" t="s">
         <v>458</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F112" s="7">
-        <v>101442.25</v>
+        <v>109557.81</v>
       </c>
       <c r="G112" s="7">
-        <v>152165.22</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" s="22">
-        <v>9365</v>
+        <v>9520</v>
       </c>
       <c r="B113" s="27" t="s">
         <v>459</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F113" s="7">
-        <v>109557.81</v>
+        <v>209835.38</v>
       </c>
       <c r="G113" s="7">
-        <v>164337.01999999999</v>
+        <v>335736.9</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" s="22">
-        <v>9520</v>
+        <v>9744</v>
       </c>
       <c r="B114" s="27" t="s">
         <v>460</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F114" s="7">
-        <v>209835.38</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G114" s="7">
-        <v>335736.9</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" s="22">
-        <v>9744</v>
+        <v>9518</v>
       </c>
       <c r="B115" s="27" t="s">
         <v>461</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F115" s="7">
-        <v>132703.76999999999</v>
+        <v>94806.97</v>
       </c>
       <c r="G115" s="7">
-        <v>212326.2</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" s="22">
-        <v>9518</v>
+        <v>9519</v>
       </c>
       <c r="B116" s="27" t="s">
         <v>462</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F116" s="7">
-        <v>94806.97</v>
+        <v>118322.54</v>
       </c>
       <c r="G116" s="7">
-        <v>142209.24</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" s="22">
-        <v>9519</v>
+        <v>9509</v>
       </c>
       <c r="B117" s="27" t="s">
         <v>463</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F117" s="7">
-        <v>118322.54</v>
+        <v>109557.81</v>
       </c>
       <c r="G117" s="7">
-        <v>177485.49</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" s="22">
-        <v>9509</v>
+        <v>9517</v>
       </c>
       <c r="B118" s="27" t="s">
         <v>464</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F118" s="7">
-        <v>109557.81</v>
+        <v>101442.25</v>
       </c>
       <c r="G118" s="7">
-        <v>164337.01999999999</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" s="22">
-        <v>9517</v>
+        <v>9020</v>
       </c>
       <c r="B119" s="27" t="s">
         <v>465</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F119" s="7">
-        <v>101442.25</v>
+        <v>72327.3</v>
       </c>
       <c r="G119" s="7">
-        <v>152165.22</v>
+        <v>108491.7</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" s="22">
-        <v>9020</v>
+        <v>9720</v>
       </c>
       <c r="B120" s="27" t="s">
         <v>466</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>527</v>
+        <v>498</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F120" s="7">
-        <v>72327.3</v>
+        <v>77391.05</v>
       </c>
       <c r="G120" s="7">
-        <v>108491.7</v>
+        <v>116085.66</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" s="22">
-        <v>9720</v>
+        <v>9025</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>467</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F121" s="7">
-        <v>77391.05</v>
+        <v>72327.3</v>
       </c>
       <c r="G121" s="7">
-        <v>116085.66</v>
+        <v>108491.7</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" s="22">
-        <v>9025</v>
+        <v>9054</v>
       </c>
       <c r="B122" s="27" t="s">
         <v>468</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F122" s="7">
-        <v>72327.3</v>
+        <v>34.770000000000003</v>
       </c>
       <c r="G122" s="7">
-        <v>108491.7</v>
+        <v>52.16</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" s="22">
-        <v>9054</v>
+        <v>9337</v>
       </c>
       <c r="B123" s="27" t="s">
         <v>469</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>284</v>
       </c>
       <c r="F123" s="7">
-        <v>34.770000000000003</v>
+        <v>31.64</v>
       </c>
       <c r="G123" s="7">
-        <v>52.16</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" s="22">
-        <v>9337</v>
+        <v>9357</v>
       </c>
       <c r="B124" s="27" t="s">
         <v>470</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F124" s="7">
-        <v>31.64</v>
+        <v>157652.29</v>
       </c>
       <c r="G124" s="7">
-        <v>44.29</v>
+        <v>252244.69</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" s="22">
-        <v>9357</v>
+        <v>9553</v>
       </c>
       <c r="B125" s="27" t="s">
         <v>471</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F125" s="7">
-        <v>157652.29</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G125" s="7">
-        <v>252244.69</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="22">
-        <v>9553</v>
+        <v>9492</v>
       </c>
       <c r="B126" s="27" t="s">
         <v>472</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>507</v>
+        <v>532</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F126" s="7">
-        <v>132703.76999999999</v>
+        <v>109.64</v>
       </c>
       <c r="G126" s="7">
-        <v>212326.2</v>
+        <v>143.05000000000001</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="22">
-        <v>9492</v>
+        <v>9146</v>
       </c>
       <c r="B127" s="27" t="s">
         <v>473</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>381</v>
+        <v>348</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>533</v>
+        <v>502</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F127" s="7">
-        <v>109.64</v>
+        <v>101442.25</v>
       </c>
       <c r="G127" s="7">
-        <v>143.05000000000001</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="22">
-        <v>9146</v>
+        <v>9798</v>
       </c>
       <c r="B128" s="27" t="s">
         <v>474</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F128" s="7">
-        <v>101442.25</v>
+        <v>109557.81</v>
       </c>
       <c r="G128" s="7">
-        <v>152165.22</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" s="22">
-        <v>9798</v>
+        <v>9797</v>
       </c>
       <c r="B129" s="27" t="s">
         <v>475</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F129" s="7">
-        <v>109557.81</v>
+        <v>118322.54</v>
       </c>
       <c r="G129" s="7">
-        <v>164337.01999999999</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" s="22">
-        <v>9797</v>
+        <v>9677</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>476</v>
       </c>
       <c r="C130" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F130" s="7">
-        <v>118322.54</v>
+        <v>67595.929999999993</v>
       </c>
       <c r="G130" s="7">
-        <v>177485.49</v>
+        <v>101394.94</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" s="22">
-        <v>9677</v>
+        <v>9361</v>
       </c>
       <c r="B131" s="27" t="s">
         <v>477</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F131" s="7">
-        <v>67595.929999999993</v>
+        <v>88604.78</v>
       </c>
       <c r="G131" s="7">
-        <v>101394.94</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" s="22">
-        <v>9361</v>
+        <v>9063</v>
       </c>
       <c r="B132" s="27" t="s">
         <v>478</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F132" s="7">
-        <v>88604.78</v>
+        <v>82807.02</v>
       </c>
       <c r="G132" s="7">
-        <v>135792.20000000001</v>
+        <v>124211.9</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" s="22">
-        <v>9063</v>
+        <v>9531</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>479</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F133" s="7">
-        <v>82807.02</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G133" s="7">
-        <v>124211.9</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" s="22">
-        <v>9531</v>
+        <v>9790</v>
       </c>
       <c r="B134" s="27" t="s">
         <v>480</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F134" s="7">
-        <v>132703.76999999999</v>
+        <v>88604.78</v>
       </c>
       <c r="G134" s="7">
-        <v>212326.2</v>
+        <v>135792.20000000001</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" s="22">
-        <v>9790</v>
+        <v>9366</v>
       </c>
       <c r="B135" s="27" t="s">
         <v>481</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F135" s="7">
-        <v>88604.78</v>
+        <v>109557.81</v>
       </c>
       <c r="G135" s="7">
-        <v>135792.20000000001</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" s="22">
-        <v>9366</v>
+        <v>9040</v>
       </c>
       <c r="B136" s="27" t="s">
         <v>482</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F136" s="7">
-        <v>109557.81</v>
+        <v>77391.05</v>
       </c>
       <c r="G136" s="7">
-        <v>164337.01999999999</v>
+        <v>116085.66</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" s="22">
-        <v>9040</v>
+        <v>9043</v>
       </c>
       <c r="B137" s="27" t="s">
         <v>483</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F137" s="7">
-        <v>77391.05</v>
+        <v>94806.97</v>
       </c>
       <c r="G137" s="7">
-        <v>116085.66</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" s="22">
-        <v>9043</v>
+        <v>9041</v>
       </c>
       <c r="B138" s="27" t="s">
         <v>484</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F138" s="7">
-        <v>94806.97</v>
+        <v>101442.25</v>
       </c>
       <c r="G138" s="7">
-        <v>142209.24</v>
+        <v>152165.22</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" s="22">
-        <v>9041</v>
+        <v>9660</v>
       </c>
       <c r="B139" s="27" t="s">
         <v>485</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F139" s="7">
-        <v>101442.25</v>
+        <v>118322.54</v>
       </c>
       <c r="G139" s="7">
-        <v>152165.22</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" s="22">
-        <v>9660</v>
+        <v>5004</v>
       </c>
       <c r="B140" s="27" t="s">
         <v>486</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>348</v>
+        <v>374</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F140" s="7">
-        <v>118322.54</v>
+        <v>261860.98</v>
       </c>
       <c r="G140" s="7">
-        <v>177485.49</v>
+        <v>261860.98</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" s="22">
-        <v>5004</v>
+        <v>9490</v>
       </c>
       <c r="B141" s="27" t="s">
         <v>487</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F141" s="7">
-        <v>261860.98</v>
+        <v>190760.02</v>
       </c>
       <c r="G141" s="7">
-        <v>261860.98</v>
+        <v>305215.24</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" s="22">
-        <v>9490</v>
+        <v>9400</v>
       </c>
       <c r="B142" s="27" t="s">
         <v>488</v>
       </c>
       <c r="C142" s="5" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F142" s="7">
-        <v>190760.02</v>
+        <v>0</v>
       </c>
       <c r="G142" s="7">
-        <v>305215.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" s="22">
-        <v>9400</v>
+        <v>9674</v>
       </c>
       <c r="B143" s="27" t="s">
         <v>489</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>394</v>
+        <v>345</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F143" s="7">
-        <v>0</v>
+        <v>94806.97</v>
       </c>
       <c r="G143" s="7">
-        <v>0</v>
+        <v>142209.24</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" s="22">
-        <v>9674</v>
+        <v>9632</v>
       </c>
       <c r="B144" s="27" t="s">
         <v>490</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>345</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F144" s="7">
         <v>94806.97</v>
       </c>
       <c r="G144" s="7">
         <v>142209.24</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" s="22">
-        <v>9632</v>
+        <v>3005</v>
       </c>
       <c r="B145" s="27" t="s">
         <v>491</v>
       </c>
       <c r="C145" s="5" t="s">
-        <v>345</v>
+        <v>393</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>504</v>
+        <v>535</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F145" s="7">
-        <v>94806.97</v>
+        <v>0</v>
       </c>
       <c r="G145" s="7">
-        <v>142209.24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" s="22">
-        <v>3005</v>
+        <v>1096</v>
       </c>
       <c r="B146" s="27" t="s">
         <v>492</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>536</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F146" s="7">
         <v>0</v>
       </c>
       <c r="G146" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" s="22">
-        <v>1096</v>
+        <v>9626</v>
       </c>
       <c r="B147" s="27" t="s">
         <v>493</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>394</v>
+        <v>348</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F147" s="7">
-        <v>0</v>
+        <v>157652.29</v>
       </c>
       <c r="G147" s="7">
-        <v>0</v>
+        <v>252244.69</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" s="22">
-        <v>9626</v>
+        <v>9746</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>494</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F148" s="7">
-        <v>157652.29</v>
+        <v>118322.54</v>
       </c>
       <c r="G148" s="7">
-        <v>252244.69</v>
+        <v>177485.49</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" s="22">
-        <v>9746</v>
+        <v>9717</v>
       </c>
       <c r="B149" s="27" t="s">
         <v>495</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>516</v>
+        <v>500</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F149" s="7">
-        <v>118322.54</v>
+        <v>109557.81</v>
       </c>
       <c r="G149" s="7">
-        <v>177485.49</v>
+        <v>164337.01999999999</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="22">
-        <v>9717</v>
+        <v>9718</v>
       </c>
       <c r="B150" s="27" t="s">
         <v>496</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F150" s="7">
-        <v>109557.81</v>
+        <v>122874.14</v>
       </c>
       <c r="G150" s="7">
-        <v>164337.01999999999</v>
-[...21 lines deleted...]
-      <c r="G151" s="7">
         <v>196598.08</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="w9cZXaWLPEBhYMsrj+LpTkOxCExZs7/9KdjJh7W5NR4uf1JIygLCS00PDf2WkIdfLuBCABOiWViskpWH4KIljw==" saltValue="lA7OG3moGdwEmxr9vw2MJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="E36vRBYtMyRATyU7JcYD58qLdwYpbkhNraDhOY2iLUPaj/uT21NVkfCg1zhCB7sv2airXnaBsFJ7TaMbxPE3VA==" saltValue="IAnRwUtAa4+GQxuujLZG8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C170BEB-D55B-48CF-992B-E87C3B9304A4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M204"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="A14" sqref="C14"/>
-      <selection pane="bottomLeft" activeCell="A14" sqref="C14"/>
+      <selection activeCell="B48" sqref="B48"/>
+      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>255</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
@@ -14273,86 +14247,86 @@
         <v>33</v>
       </c>
       <c r="M204" s="7">
         <v>33.99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZvxOKYYOnHJsMsW5WbMnSJTNYqSZu9MyTCf6/qgSVwrevmxf6qDtym/ntTfT2zlVvBb2em6xbMSczRNgOcQo0Q==" saltValue="UHIe/TnrZNCNVi7TggNtIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E33FCB8F-4F7C-4C58-A2DD-76868FCE428C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P46"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="C14" sqref="C14"/>
-      <selection pane="bottomLeft" activeCell="A14" sqref="A14:P14"/>
+      <selection activeCell="B48" sqref="B48"/>
+      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" customWidth="1"/>
     <col min="2" max="2" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" customWidth="1"/>
     <col min="7" max="15" width="11.42578125" customWidth="1"/>
     <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>267</v>
       </c>
-      <c r="B1" s="36"/>
-[...13 lines deleted...]
-      <c r="P1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="40"/>
     </row>
     <row r="2" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>8</v>
@@ -14362,51 +14336,51 @@
       </c>
       <c r="J2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="4" t="s">
         <v>268</v>
       </c>
       <c r="P2" s="21" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="32" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="34"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" s="22">
         <v>6319</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>279</v>
       </c>
       <c r="C4" s="5" t="s">
@@ -14430,51 +14404,51 @@
       <c r="I4" s="7">
         <v>7947.37</v>
       </c>
       <c r="J4" s="7">
         <v>8185.79</v>
       </c>
       <c r="K4" s="7">
         <v>8431.36</v>
       </c>
       <c r="L4" s="7">
         <v>8684.32</v>
       </c>
       <c r="M4" s="7">
         <v>8944.82</v>
       </c>
       <c r="N4" s="7">
         <v>9213.16</v>
       </c>
       <c r="O4" s="7">
         <v>9489.56</v>
       </c>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="34"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
         <v>6276</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>282</v>
       </c>
       <c r="C6" s="5" t="s">
@@ -15141,68 +15115,68 @@
       </c>
       <c r="G25" s="7">
         <v>54.5</v>
       </c>
       <c r="H25" s="7">
         <v>56.44</v>
       </c>
       <c r="I25" s="7">
         <v>58.46</v>
       </c>
       <c r="J25" s="7">
         <v>60.48</v>
       </c>
       <c r="K25" s="7">
         <v>62.69</v>
       </c>
       <c r="L25" s="7">
         <v>64.709999999999994</v>
       </c>
       <c r="M25" s="23"/>
       <c r="N25" s="23"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A26" s="38" t="s">
-[...16 lines deleted...]
-      <c r="P26" s="40"/>
+      <c r="A26" s="35" t="s">
+        <v>540</v>
+      </c>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="36"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="36"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="37"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="22">
         <v>2025</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>336</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>338</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E27" s="9">
         <v>40.479999999999997</v>
       </c>
       <c r="F27" s="9">
         <v>49.75</v>
       </c>
       <c r="G27" s="7">
         <v>40.479999999999997</v>
       </c>
       <c r="H27" s="7">
         <v>42.24</v>
@@ -15945,82 +15919,82 @@
       <c r="J46" s="7">
         <v>76.45</v>
       </c>
       <c r="K46" s="7">
         <v>78.8</v>
       </c>
       <c r="L46" s="7">
         <v>81.25</v>
       </c>
       <c r="M46" s="7">
         <v>83.76</v>
       </c>
       <c r="N46" s="7">
         <v>86.35</v>
       </c>
       <c r="O46" s="7">
         <v>89.02</v>
       </c>
       <c r="P46" s="7">
         <v>91.78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="cRD1t1q/tmUzXZcSF8lmN3IU0oIH+wIgYc9pGcsdpkSWsvMzVRs5Xy//HbHz1Oy9hH8xJlams/VGU5bM1sHmOg==" saltValue="+9assnLkLbEsqgpFdE7+2Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
+    <mergeCell ref="A18:P18"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A14:P14"/>
     <mergeCell ref="A44:P44"/>
     <mergeCell ref="A26:P26"/>
     <mergeCell ref="A23:P23"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A34:P34"/>
     <mergeCell ref="A39:P39"/>
     <mergeCell ref="A41:P41"/>
-    <mergeCell ref="A18:P18"/>
-[...4 lines deleted...]
-    <mergeCell ref="A14:P14"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8831CC9C-A11F-4A0D-BE2E-19D1BB030899}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="A14" sqref="C14"/>
-      <selection pane="bottomLeft" activeCell="A14" sqref="C14"/>
+      <selection activeCell="B48" sqref="B48"/>
+      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>