--- v1 (2026-07-26)
+++ v2 (2026-09-16)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\HRD\Compensation\Salary Schedules\All Comp Plans\FY 27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2A5B587-6E9A-4831-9DF7-26A9D076AE0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBCFBCDD-771C-40D6-BB0A-C3696068B7B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{7ED16CE4-ACEB-4C8F-9284-1827916F5FC4}"/>
+    <workbookView xWindow="25710" yWindow="0" windowWidth="25890" windowHeight="20805" xr2:uid="{7ED16CE4-ACEB-4C8F-9284-1827916F5FC4}"/>
   </bookViews>
   <sheets>
     <sheet name="Non-Rep" sheetId="4" r:id="rId1"/>
     <sheet name="Local 88" sheetId="2" r:id="rId2"/>
     <sheet name="All Other Unions" sheetId="3" r:id="rId3"/>
     <sheet name="Interns" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'All Other Unions'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Interns!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Local 88'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Non-Rep'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -1667,54 +1667,54 @@
   <si>
     <t>Non-Represented Hourly - Grade 224</t>
   </si>
   <si>
     <t>On Call Physician - Grade 9492</t>
   </si>
   <si>
     <t>Elected Official - Grade 5004</t>
   </si>
   <si>
     <t>Elected Official Staff - Grade 9400</t>
   </si>
   <si>
     <t>Tax Supervising and Conservation Commission - Grade 3005</t>
   </si>
   <si>
     <t>Tax Supervising and Conservation Commission - Grade 1096</t>
   </si>
   <si>
     <t>Non-Represented - Effective: 7/1/2026</t>
   </si>
   <si>
     <t>FOPPO - Effective: 7/1/2026</t>
   </si>
   <si>
-    <t>Dentists - Effective: 7/1/2025 (in bargaining)</t>
-[...1 lines deleted...]
-  <si>
     <t>MCDSA - Effective: 7/1/2025 (in bargaining)</t>
+  </si>
+  <si>
+    <t>Dentists - Effective: 7/1/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00;\(#,##0.00\)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -2426,52 +2426,52 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F61662F-09EA-4ED3-8E72-ECBBCCB6D1BD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="C14" sqref="C14"/>
-      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
+      <selection activeCell="A41" sqref="A41:P41"/>
+      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3" customWidth="1"/>
     <col min="2" max="2" width="72.7109375" style="26" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="59.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.85546875" style="3" customWidth="1"/>
     <col min="6" max="7" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="28" t="s">
         <v>537</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="30"/>
     </row>
     <row r="2" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
@@ -3061,60 +3061,60 @@
       </c>
       <c r="D27" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F27" s="7">
         <v>122874.14</v>
       </c>
       <c r="G27" s="7">
         <v>196598.08</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="22">
         <v>9605</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>371</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F28" s="7">
-        <v>143320.82</v>
+        <v>132703.76999999999</v>
       </c>
       <c r="G28" s="7">
-        <v>229313</v>
+        <v>212326.2</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="22">
         <v>9510</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>372</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>508</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F29" s="7">
         <v>209835.38</v>
       </c>
       <c r="G29" s="7">
         <v>335736.9</v>
       </c>
     </row>
@@ -3228,54 +3228,54 @@
       </c>
       <c r="F34" s="7">
         <v>173416.72</v>
       </c>
       <c r="G34" s="7">
         <v>277468.53000000003</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="22">
         <v>9389</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>379</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>380</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>512</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>284</v>
       </c>
       <c r="F35" s="7">
-        <v>86.44</v>
+        <v>89.29</v>
       </c>
       <c r="G35" s="7">
-        <v>109.49</v>
+        <v>113.1</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="22">
         <v>9610</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>381</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>513</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F36" s="7">
         <v>157652.29</v>
       </c>
       <c r="G36" s="7">
         <v>252244.69</v>
       </c>
     </row>
@@ -5880,71 +5880,71 @@
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" s="22">
         <v>9718</v>
       </c>
       <c r="B150" s="27" t="s">
         <v>496</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>348</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>499</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>281</v>
       </c>
       <c r="F150" s="7">
         <v>122874.14</v>
       </c>
       <c r="G150" s="7">
         <v>196598.08</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="E36vRBYtMyRATyU7JcYD58qLdwYpbkhNraDhOY2iLUPaj/uT21NVkfCg1zhCB7sv2airXnaBsFJ7TaMbxPE3VA==" saltValue="IAnRwUtAa4+GQxuujLZG8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="EdzQ5P8zh/OeFeepaWUzzPfwgaWzOcBYrTNUdAM+i29nefALw8k1udDfpz1fKprkIz0EVxf3PK88z8Y6VL90eQ==" saltValue="i3/v7ug8mzgaJ7g6jqKMNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C170BEB-D55B-48CF-992B-E87C3B9304A4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M204"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="B48" sqref="B48"/>
-      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
+      <selection activeCell="B19" sqref="B19"/>
+      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>255</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
@@ -14248,53 +14248,53 @@
       </c>
       <c r="M204" s="7">
         <v>33.99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZvxOKYYOnHJsMsW5WbMnSJTNYqSZu9MyTCf6/qgSVwrevmxf6qDtym/ntTfT2zlVvBb2em6xbMSczRNgOcQo0Q==" saltValue="UHIe/TnrZNCNVi7TggNtIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E33FCB8F-4F7C-4C58-A2DD-76868FCE428C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B19" sqref="B19"/>
+      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" customWidth="1"/>
     <col min="2" max="2" width="45.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" customWidth="1"/>
     <col min="7" max="15" width="11.42578125" customWidth="1"/>
     <col min="16" max="16" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>267</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
@@ -14336,113 +14336,113 @@
       </c>
       <c r="J2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="4" t="s">
         <v>268</v>
       </c>
       <c r="P2" s="21" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="32" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="34"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" s="22">
         <v>6319</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>279</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>280</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E4" s="9">
-        <v>7491.15</v>
+        <v>7738.36</v>
       </c>
       <c r="F4" s="9">
-        <v>9489.56</v>
+        <v>9802.7199999999993</v>
       </c>
       <c r="G4" s="7">
-        <v>7491.15</v>
+        <v>7738.36</v>
       </c>
       <c r="H4" s="7">
-        <v>7715.89</v>
+        <v>7970.51</v>
       </c>
       <c r="I4" s="7">
-        <v>7947.37</v>
+        <v>8209.6299999999992</v>
       </c>
       <c r="J4" s="7">
-        <v>8185.79</v>
+        <v>8455.92</v>
       </c>
       <c r="K4" s="7">
-        <v>8431.36</v>
+        <v>8709.59</v>
       </c>
       <c r="L4" s="7">
-        <v>8684.32</v>
+        <v>8970.9</v>
       </c>
       <c r="M4" s="7">
-        <v>8944.82</v>
+        <v>9240</v>
       </c>
       <c r="N4" s="7">
-        <v>9213.16</v>
+        <v>9517.19</v>
       </c>
       <c r="O4" s="7">
-        <v>9489.56</v>
+        <v>9802.7199999999993</v>
       </c>
       <c r="P4" s="24"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" s="32" t="s">
         <v>538</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="34"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="22">
@@ -15116,51 +15116,51 @@
       <c r="G25" s="7">
         <v>54.5</v>
       </c>
       <c r="H25" s="7">
         <v>56.44</v>
       </c>
       <c r="I25" s="7">
         <v>58.46</v>
       </c>
       <c r="J25" s="7">
         <v>60.48</v>
       </c>
       <c r="K25" s="7">
         <v>62.69</v>
       </c>
       <c r="L25" s="7">
         <v>64.709999999999994</v>
       </c>
       <c r="M25" s="23"/>
       <c r="N25" s="23"/>
       <c r="O25" s="23"/>
       <c r="P25" s="23"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="35" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
       <c r="N26" s="36"/>
       <c r="O26" s="36"/>
       <c r="P26" s="37"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="22">
         <v>2025</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>336</v>
       </c>
       <c r="C27" s="5" t="s">
@@ -15917,84 +15917,84 @@
         <v>74.150000000000006</v>
       </c>
       <c r="J46" s="7">
         <v>76.45</v>
       </c>
       <c r="K46" s="7">
         <v>78.8</v>
       </c>
       <c r="L46" s="7">
         <v>81.25</v>
       </c>
       <c r="M46" s="7">
         <v>83.76</v>
       </c>
       <c r="N46" s="7">
         <v>86.35</v>
       </c>
       <c r="O46" s="7">
         <v>89.02</v>
       </c>
       <c r="P46" s="7">
         <v>91.78</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cRD1t1q/tmUzXZcSF8lmN3IU0oIH+wIgYc9pGcsdpkSWsvMzVRs5Xy//HbHz1Oy9hH8xJlams/VGU5bM1sHmOg==" saltValue="+9assnLkLbEsqgpFdE7+2Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NXjgziZy/iEAeMWabX2xyGir+GRZbLK5yxf1Xykfdp1nYrkcecIZTnezJlZknygGGn4d2ok6yFHWEYpyKeIluw==" saltValue="1bY8bI+t08DAFo50VIyXtQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="A18:P18"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A7:P7"/>
     <mergeCell ref="A14:P14"/>
     <mergeCell ref="A44:P44"/>
     <mergeCell ref="A26:P26"/>
     <mergeCell ref="A23:P23"/>
     <mergeCell ref="A29:P29"/>
     <mergeCell ref="A34:P34"/>
     <mergeCell ref="A39:P39"/>
     <mergeCell ref="A41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.1" right="0.1" top="0.1" bottom="0.1" header="0.1" footer="0.1"/>
   <pageSetup scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8831CC9C-A11F-4A0D-BE2E-19D1BB030899}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="B48" sqref="B48"/>
-      <selection pane="bottomLeft" activeCell="B48" sqref="B48"/>
+      <selection activeCell="B19" sqref="B19"/>
+      <selection pane="bottomLeft" activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.28515625" customWidth="1"/>
     <col min="4" max="5" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>256</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>