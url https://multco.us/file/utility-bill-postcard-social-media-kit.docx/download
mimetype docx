--- v0 (2026-03-07)
+++ v1 (2026-06-01)
@@ -2,834 +2,1291 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fni0srklg5z9" w:id="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+          <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rrdq37f5q37d" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tab 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fni0srklg5z9" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image4.png"/>
+            <wp:docPr id="5" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xvla84870hx6" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Example Captions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Need help paying your energy utility bills? PGE, NW Natural, and Pacific Power offer bill discounts for customers with low incomes. Call your provider to learn more!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Did you know you have rights and protections from utility disconnection? For example, your utility can generally not disconnect you during severe weather and air quality events and while under wildfire evacuation. Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://multco.us/info/discounts-resources-your-energy-utility-bills</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zgvyx6nij0cm" w:id="2"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zgvyx6nij0cm" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Spanish</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image2.png"/>
+            <wp:docPr id="12" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6fxqqcylg7e1" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Example Captions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Necesita ayuda pagando sus facturas de electricidad o gas? PGE, NW Natural, y Pacific Power les ofrecen descuentos a clientes con bajos recursos en sus facturas? ¡Llame a su proveedor para obtener más información! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Sabía que tiene derechos y protecciones cuando está en riesgo de que le desconecten sus servicios de energía? Por ejemplo, la empresa de servicios públicos generalmente no lo puede desconectar cuando hay clima severo o de mala calidad de aire, y cuando usted está bajo orden de evacuación a causa de incendios forestales</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Visite </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://multco.us/info/descuentos-y-recursos-para-tus-facturas-de-energia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> para aprender más. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ks8ahpb11pke" w:id="4"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ks8ahpb11pke" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Languages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cmx1vgfnr81s" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Traditional Chinese:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image8.png"/>
+            <wp:docPr id="6" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image8.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ylkw2ba4ffba" w:id="7"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Simplified Chinese:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image5.png"/>
+            <wp:docPr id="14" name="image8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o5z7g1e65uyx" w:id="8"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Russian:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="2" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_b1ml3jdftl9s" w:id="9"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Vietnamese:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image3.png"/>
+            <wp:docPr id="10" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_fsy3i0cd495" w:id="10"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Somali:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image7.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...8 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jgz6ufz0qfgu" w:id="11"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Arabic:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3962400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="7" name="image6.png"/>
+            <wp:docPr id="13" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image6.png"/>
+                    <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:srcRect b="0" l="12" r="12" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3962400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_nrw3nfqn0ll" w:id="12"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ahmaric:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xogh649515ra" w:id="13"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="4" name="image10.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image10.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hfl820bzke1p" w:id="14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tigrinya:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_94eet6xihseh" w:id="15"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="11" name="image12.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image12.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_e4e30sp9li4s" w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oromo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7clwtfvw75qo" w:id="17"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1" name="image13.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image13.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n0jar5byqdtd" w:id="18"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rohinga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_a4p5xj6ajx3e" w:id="19"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="8" name="image14.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image14.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_m8aybo1kl4nb" w:id="20"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burmese:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lejjo0tz33m5" w:id="21"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="7" name="image11.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image11.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ea7isv1sui3m" w:id="22"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukrainian:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ciz1n7rvo4p" w:id="23"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="5943600" cy="3962400"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="9" name="image9.png"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image9.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3962400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
@@ -984,51 +1441,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/descuentos-y-recursos-para-tus-facturas-de-energia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/descuentos-y-recursos-para-tus-facturas-de-energia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/discounts-resources-your-energy-utility-bills" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/discounts-resources-your-energy-utility-bills" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/descuentos-y-recursos-para-tus-facturas-de-energia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/descuentos-y-recursos-para-tus-facturas-de-energia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/discounts-resources-your-energy-utility-bills" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multco.us/info/discounts-resources-your-energy-utility-bills" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>